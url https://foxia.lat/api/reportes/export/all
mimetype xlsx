--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -439,300 +439,416 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G8"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
-    <col width="18" customWidth="1" min="2" max="2"/>
+    <col width="21" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="13" customWidth="1" min="6" max="6"/>
     <col width="30" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Consignatario</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>RUC</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Gastos</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Total RMB</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Creado</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>YI</t>
-[...2 lines deleted...]
-      <c r="C2" s="2" t="inlineStr"/>
+          <t>Velpon</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>20260628</t>
+        </is>
+      </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-29</t>
         </is>
       </c>
       <c r="E2" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F2" s="2" t="n">
-        <v>50000</v>
+        <v>61.18</v>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:10:20.807395</t>
+          <t>2026-06-29T01:29:48.359883</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Lennin Salazar</t>
-[...2 lines deleted...]
-      <c r="C3" s="2" t="inlineStr"/>
+          <t>Nerida</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>20260618</t>
+        </is>
+      </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="E3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="F3" s="2" t="n">
-        <v>250</v>
+        <v>104</v>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:09:31.148134</t>
+          <t>2026-06-22T01:38:41.521849</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>jomeni</t>
-[...6 lines deleted...]
-      </c>
+          <t>NERIDA ARAUJO</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="E4" s="2" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:07:58.960221</t>
+          <t>2026-06-19T10:55:38.594119</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Vdbdbbebeve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Señor Tomas</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-14</t>
         </is>
       </c>
       <c r="E5" s="2" t="n">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="F5" s="2" t="n">
-        <v>0</v>
+        <v>9017.83</v>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:07:29.370821</t>
+          <t>2026-06-14T17:23:35.941398</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Yi</t>
+          <t>COMPRA DE NIGGERS</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>2026-06-05</t>
         </is>
       </c>
       <c r="E6" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F6" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:07:10.177360</t>
+          <t>2026-06-05T04:10:20.807395</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Jose Luis</t>
-[...6 lines deleted...]
-      </c>
+          <t>Lennin Salazar</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>2026-06-05</t>
         </is>
       </c>
       <c r="E7" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F7" s="2" t="n">
-        <v>500</v>
+        <v>250</v>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:02:31.489572</t>
+          <t>2026-06-05T04:09:31.148134</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>jomeni</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="F8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05T04:07:58.960221</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Vdbdbbebeve</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>2”29</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="F9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05T04:07:29.370821</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Yi</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr"/>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="F10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05T04:07:10.177360</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Jose Luis</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>20606110459</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="F11" s="2" t="n">
+        <v>500</v>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05T04:02:31.489572</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
         <v>65</v>
       </c>
-      <c r="B8" s="2" t="inlineStr">
+      <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Jeffer Arias</t>
         </is>
       </c>
-      <c r="C8" s="2" t="inlineStr"/>
-      <c r="D8" s="2" t="inlineStr">
+      <c r="C12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2026-05-12</t>
         </is>
       </c>
-      <c r="E8" s="2" t="n">
+      <c r="E12" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="F8" s="2" t="n">
+      <c r="F12" s="2" t="n">
         <v>8614</v>
       </c>
-      <c r="G8" s="2" t="inlineStr">
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <t>2026-05-12T01:43:31.231329</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
@@ -911,4592 +1027,6122 @@
       <c r="A12" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>3.5T双燃料参数.pdf</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>2026-03-11T03:00:54.169451</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F151"/>
+  <dimension ref="A1:F202"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
     <col width="40" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="29" customWidth="1" min="5" max="5"/>
     <col width="30" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Título</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Prioridad</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Estado</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Fecha Límite</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Creado</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>461</v>
+        <v>512</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>pendiente rotulados</t>
+          <t>pendiente contrato</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>2026-06-13T09:00:00+08:00</t>
+          <t>2026-06-28T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>2026-06-12T14:23:58.897640</t>
+          <t>2026-06-27T08:11:06.302899</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>460</v>
+        <v>511</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Hacer contrato para Tessy</t>
+          <t>*STACY*: 933 056 080</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>2026-06-13T09:00:00+08:00</t>
+          <t>2026-06-26T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>2026-06-12T13:29:22.184034</t>
+          <t>2026-06-26T17:50:24.376419</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>459</v>
+        <v>510</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>precio de motos</t>
+          <t>Sr. Franklin</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>2026-06-13T09:00:00+08:00</t>
+          <t>2026-06-28T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>2026-06-12T02:16:25.040822</t>
+          <t>2026-06-26T17:40:35.150758</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>458</v>
+        <v>509</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Recibir cliente de China </t>
+          <t>pendiente a primera hora</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>alta</t>
+          <t>media</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>2026-06-30T10:19</t>
+          <t>2026-06-27T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>2026-06-11T02:19:54.591753</t>
+          <t>2026-06-26T11:51:30.172494</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>447</v>
+        <v>508</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>BBVA (Cuenta Ahorros)</t>
+          <t>una vez he recibido el depósito del 30 % en un plazo máximo no mayor a 10 días para tener la máquina lista para poder exportar</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>2026-06-10T09:00:00+08:00</t>
+          <t>2026-06-27T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>2026-06-09T14:26:01.349775</t>
+          <t>2026-06-26T01:36:34.636244</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>446</v>
+        <v>507</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Interbank (Cuenta Simple): 8983155628970</t>
+          <t>Actualizar con el Sr. CRISTIAN</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>2026-06-10T09:00:00+08:00</t>
+          <t>2026-06-27T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>2026-06-09T14:26:01.295313</t>
+          <t>2026-06-26T01:07:05.113827</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
-        <v>445</v>
+        <v>506</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>BCP: 30503523834115</t>
+          <t>reuniones y búsqueda</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>completada</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>2026-06-10T09:00:00+08:00</t>
+          <t>2026-06-27T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>2026-06-09T14:26:01.226515</t>
+          <t>2026-06-25T23:55:09.782517</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="n">
-        <v>443</v>
+        <v>505</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>estiy en pedro ruiz 754</t>
+          <t>actualizamos el estado de cuenta en este grupo porque el cliente sacará su mercancía</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T20:00:00-05:00</t>
+          <t>2026-06-27T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T19:57:26.421714</t>
+          <t>2026-06-25T23:05:46.447145</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
-        <v>442</v>
+        <v>504</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>correcciones colocar batería de 76 V 50 A</t>
+          <t>autos eléctricos básicos para el señor Franklin</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>2026-06-10T09:00:00+08:00</t>
+          <t>2026-06-26T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T17:15:51.797285</t>
+          <t>2026-06-25T14:59:02.653452</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="n">
-        <v>441</v>
+        <v>503</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>*STACY*: 933 056 080</t>
+          <t>reunión con jefe Jose Maria</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T20:00:00-05:00</t>
+          <t>2026-06-26T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T14:54:35.529023</t>
+          <t>2026-06-25T14:53:19.783479</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
-        <v>437</v>
+        <v>502</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>reunión</t>
+          <t>pendiente excavadora</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T20:00:00-05:00</t>
+          <t>2026-06-26T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T03:42:29.160230</t>
+          <t>2026-06-25T07:20:55.270514</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="n">
-        <v>435</v>
+        <v>501</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>reunión, Alessandro</t>
+          <t>pendiente carro de Tessy juntar con el carro del señor Ernesto preguntar por qué puerto salen</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T20:00:00-05:00</t>
+          <t>2026-06-26T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T03:40:03.097055</t>
+          <t>2026-06-25T03:56:20.605913</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
-        <v>434</v>
+        <v>500</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>reunión, Alessandro</t>
+          <t>auto</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T20:00:00-05:00</t>
+          <t>2026-06-26T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T03:39:26.383193</t>
+          <t>2026-06-24T17:31:48.150788</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="n">
-        <v>433</v>
+        <v>499</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>reunion</t>
+          <t>carta de invitación</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T20:00:00-05:00</t>
+          <t>2026-06-26T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T03:20:43.830773</t>
+          <t>2026-06-24T16:37:32.741089</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
-        <v>432</v>
+        <v>498</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Precio de la nueva moto</t>
+          <t>buscar a Bruno Murillo</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>2026-06-09T09:00:00+08:00</t>
+          <t>2026-06-25T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T02:17:05.525758</t>
+          <t>2026-06-24T15:22:07.508633</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="n">
-        <v>431</v>
+        <v>497</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>llamar para pedir descuento</t>
+          <t>contrato de máquinas Caterpillar</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>2026-06-09T09:00:00+08:00</t>
+          <t>2026-06-25T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T02:17:05.456685</t>
+          <t>2026-06-24T15:22:05.458822</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
-        <v>430</v>
+        <v>496</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Tarea de prueba</t>
+          <t>*STACY*: 933 056 080</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>2026-06-09T09:00:00+08:00</t>
+          <t>2026-06-24T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T02:16:38.668030</t>
+          <t>2026-06-24T14:39:47.326384</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="n">
-        <v>429</v>
+        <v>495</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>DIAMOND 30 x 30</t>
+          <t>S/1.3 xpack caja de 100 pack</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T20:00:00-05:00</t>
+          <t>2026-06-24T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>2026-06-08T02:09:50.539561</t>
+          <t>2026-06-24T14:34:22.612157</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
-        <v>428</v>
+        <v>494</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Si estás en otros países, mira los horarios aquí</t>
+          <t>buenas noches ojo este cliente es grande vamos a acompañarlo al mercado llega en dos días viene con varias personas @54198762782812 @156135684358194</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>2026-06-07T20:00:00-05:00</t>
+          <t>2026-06-25T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>2026-06-07T21:24:15.502335</t>
+          <t>2026-06-24T14:20:48.866743</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="n">
-        <v>427</v>
+        <v>493</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>6 llaveros personalizables</t>
+          <t>reunión con el señor</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-25T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T23:54:38.266288</t>
+          <t>2026-06-24T11:08:55.626484</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
-        <v>426</v>
+        <v>492</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>DISEÑOS CREATIVOS 🫗 👀</t>
+          <t>contrato con Tessy</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-25T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T22:59:44.162660</t>
+          <t>2026-06-24T11:08:26.131039</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="n">
-        <v>425</v>
+        <v>491</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>INCLUYE FORRO Y CAJA</t>
+          <t>ir al autos Show</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-25T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T21:59:35.455872</t>
+          <t>2026-06-24T01:41:10.997117</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
-        <v>424</v>
+        <v>490</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>CON BOLSILLO</t>
+          <t>pendiente Auto de jefa Tessy</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-25T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T21:17:29.144541</t>
+          <t>2026-06-24T01:16:58.569882</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="n">
-        <v>423</v>
+        <v>489</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>4 COLORES VARIADOS</t>
+          <t>Pendiente</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-25T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:22:52.286052</t>
+          <t>2026-06-24T00:34:28.573428</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
-        <v>422</v>
+        <v>488</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>19 x caja de 100</t>
+          <t>*STACY*: 933 056 080</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-22T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:14:07.051101</t>
+          <t>2026-06-23T00:19:28.087041</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="n">
-        <v>421</v>
+        <v>487</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>144 la caja de 48 unidades</t>
+          <t>*STACY*: 933 056 080</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-22T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:06:52.899986</t>
+          <t>2026-06-22T16:37:55.437643</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
-        <v>420</v>
+        <v>486</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>producto didáctico antiestrés</t>
+          <t>entregar estado de cuenta en todos los grupos</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-23T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T19:19:33.989210</t>
+          <t>2026-06-22T14:34:31.467438</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="n">
-        <v>419</v>
+        <v>485</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>incluye doble tapa (taza)</t>
+          <t>entregar cotización de urea automotriz</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-23T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T18:16:03.416895</t>
+          <t>2026-06-22T02:13:15.170518</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
-        <v>418</v>
+        <v>484</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>16.5 x caja de 25</t>
+          <t>@54198762782812 pendiente enviar el precio de todo lo que estamos gastando en el grupo total con Rossmery</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-23T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T17:32:30.262694</t>
+          <t>2026-06-22T01:31:47.616231</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="n">
-        <v>417</v>
+        <v>483</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>PRECIO *S/6.50* por mayor ( a partir de 6)</t>
+          <t>@54198762782812 coordinar fecha de entrega con la ropa porque ya sale nuestro contenedor fin de mes y esa ropa debe salir en ese consolidado (la comisión es del 5 %, las etiquetas te dice Danae cómo van las etiquetas)</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-23T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T17:28:39.874763</t>
+          <t>2026-06-22T01:27:45.323802</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
-        <v>416</v>
+        <v>482</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Diseños de animalitos</t>
+          <t>esta marca también puede ser para el carro de la señora Tessy</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-22T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T17:13:37.122045</t>
+          <t>2026-06-21T08:47:16.437375</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="n">
-        <v>415</v>
+        <v>481</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>*PARLANTE CON LUCES RGB*</t>
+          <t>Rocio</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-22T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T17:06:50.605978</t>
+          <t>2026-06-21T03:59:24.056185</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
-        <v>414</v>
+        <v>480</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>32 x fardo 50</t>
+          <t>reunion con Alex</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-20T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T16:47:55.857120</t>
+          <t>2026-06-19T11:01:56.666981</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="n">
-        <v>413</v>
+        <v>479</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>5.5 x caja de 6</t>
+          <t>reunión con Rocío que viaja China compra toma todos</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-20T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T16:20:59.223198</t>
+          <t>2026-06-19T10:59:49.403988</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
-        <v>412</v>
+        <v>478</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>7.5 x fardo de 144</t>
+          <t>Datos de arroz</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-20T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T16:20:29.212456</t>
+          <t>2026-06-19T02:54:58.723424</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="n">
-        <v>411</v>
+        <v>477</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>12.5 x caja de 288</t>
+          <t>proveedores de accesorios de cómputo</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-19T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T16:19:57.255711</t>
+          <t>2026-06-18T03:52:41.372350</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
-        <v>410</v>
+        <v>476</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>30 x mayor</t>
+          <t>*STACY*: 933 056 080</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-17T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T16:19:24.983115</t>
+          <t>2026-06-17T21:37:21.522302</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="n">
-        <v>409</v>
+        <v>475</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>7.5 x caja de 60</t>
+          <t>ese grupo compro proveedores</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-19T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T16:19:03.858376</t>
+          <t>2026-06-17T16:04:52.484727</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
-        <v>408</v>
+        <v>474</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>16 x caja de 60</t>
+          <t>abonar B</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-19T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T16:18:46.391135</t>
+          <t>2026-06-17T16:04:24.005412</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="n">
-        <v>407</v>
+        <v>473</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>25 x fardo de 80</t>
+          <t>pendiente cotización del señor Juan</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-18T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T16:10:41.540305</t>
+          <t>2026-06-17T13:05:16.649304</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
-        <v>406</v>
+        <v>472</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Incluye caja individual</t>
+          <t>MARGOTH ver a primera hora</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-17T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T15:35:08.775917</t>
+          <t>2026-06-16T12:00:04.492822</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="n">
-        <v>405</v>
+        <v>471</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>300 WTTS + CONTROL</t>
+          <t>solucionar el problema bz5</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-17T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T15:28:42.892464</t>
+          <t>2026-06-15T21:25:48.409314</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
-        <v>404</v>
+        <v>470</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Capacidad 500 ml</t>
+          <t>contrato Tessy</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-17T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T14:37:28.038569</t>
+          <t>2026-06-15T21:23:55.350315</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="n">
-        <v>403</v>
+        <v>469</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Diseño moderno y elegante</t>
+          <t>*STACY*: 933 056 080</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-15T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T14:36:12.284871</t>
+          <t>2026-06-15T17:44:03.646442</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
-        <v>402</v>
+        <v>468</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>PRECIO *S/xxx*</t>
+          <t>*STACY*: 933 056 080</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-13T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T14:34:44.386341</t>
+          <t>2026-06-14T00:06:44.855270</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="n">
-        <v>401</v>
+        <v>467</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>PRECIO *S/115*</t>
+          <t>*STACY*: 933 056 080</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-13T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T14:34:13.178492</t>
+          <t>2026-06-13T13:15:42.368337</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
-        <v>400</v>
+        <v>466</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>3.7 x caja de 48</t>
+          <t>cláusula específica de prohibición para nuestra empresa trabajar en los productos de trofeos y medallas en todo el territorio peruano</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-14T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T14:24:10.958256</t>
+          <t>2026-06-13T02:46:11.645561</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="n">
-        <v>398</v>
+        <v>465</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>reunion跟同事</t>
+          <t>cláusula de confidencialidad para información de proveedores</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T20:00:00-05:00</t>
+          <t>2026-06-14T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T03:24:48.526424</t>
+          <t>2026-06-13T02:46:11.639197</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
-        <v>397</v>
+        <v>464</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>vfdfdbgbfgbgf</t>
+          <t>contrato de exclusividad del servicio de agencia amiento de compras para el territorio peruano</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>alta</t>
+          <t>media</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T11:20</t>
+          <t>2026-06-14T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T03:19:52.210305</t>
+          <t>2026-06-13T02:46:11.632725</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="n">
-        <v>396</v>
+        <v>463</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Reunión con Fox Comercial</t>
+          <t>Ecuador towlines</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T22:05:00-05:00</t>
+          <t>2026-06-14T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T03:03:15.771509</t>
+          <t>2026-06-13T01:08:32.790055</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
-        <v>395</v>
+        <v>462</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Reunión con el equipo de fox</t>
+          <t>*STACY*: 933 056 080</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>alta</t>
+          <t>media</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T23:00</t>
+          <t>2026-06-12T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T02:58:56.017775</t>
+          <t>2026-06-12T22:41:06.448908</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="n">
-        <v>393</v>
+        <v>461</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>Si estás en otros países, mira los horarios aquí</t>
+          <t>pendiente rotulados</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-13T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>2026-06-06T00:09:32.302871</t>
+          <t>2026-06-12T14:23:58.897640</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
-        <v>392</v>
+        <v>460</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Si estás en otros países, mira los horarios aquí</t>
+          <t>Hacer contrato para Tessy</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-13T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T23:43:40.262452</t>
+          <t>2026-06-12T13:29:22.184034</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="n">
-        <v>391</v>
+        <v>459</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>*Tela Oxford impermeable*</t>
+          <t>precio de motos</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-13T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T23:37:41.052328</t>
+          <t>2026-06-12T02:16:25.040822</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
-        <v>390</v>
+        <v>458</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>DISEÑOS CREATIVOS 🫗 🦄</t>
+          <t xml:space="preserve">Recibir cliente de China </t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>media</t>
+          <t>alta</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-30T10:19</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T23:36:55.690583</t>
+          <t>2026-06-11T02:19:54.591753</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="n">
-        <v>389</v>
+        <v>447</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>4.70 X CAJA</t>
+          <t>BBVA (Cuenta Ahorros)</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-10T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T22:30:36.424145</t>
+          <t>2026-06-09T14:26:01.349775</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
-        <v>388</v>
+        <v>446</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>diseños animados</t>
+          <t>Interbank (Cuenta Simple): 8983155628970</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-10T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T22:23:57.836811</t>
+          <t>2026-06-09T14:26:01.295313</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="n">
-        <v>387</v>
+        <v>445</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>PRECIO *S/115*</t>
+          <t>BCP: 30503523834115</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>pendiente</t>
+          <t>completada</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-10T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T21:46:59.456262</t>
+          <t>2026-06-09T14:26:01.226515</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
-        <v>386</v>
+        <v>443</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>PRECIO *S/xxx*</t>
+          <t>estiy en pedro ruiz 754</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-08T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T21:46:52.946896</t>
+          <t>2026-06-08T19:57:26.421714</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="n">
-        <v>385</v>
+        <v>442</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>PRECIOS S/ *xxx*</t>
+          <t>correcciones colocar batería de 76 V 50 A</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-10T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T21:46:47.899473</t>
+          <t>2026-06-08T17:15:51.797285</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
-        <v>384</v>
+        <v>441</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>PRECIO *S/ 000*</t>
+          <t>*STACY*: 933 056 080</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-08T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T21:46:44.521308</t>
+          <t>2026-06-08T14:54:35.529023</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="n">
-        <v>383</v>
+        <v>437</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>DISEÑOS CREATIVOS 🫗 👀</t>
+          <t>reunión</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-08T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T21:36:18.026838</t>
+          <t>2026-06-08T03:42:29.160230</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="n">
-        <v>382</v>
+        <v>435</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>*Material: Biocuero resistente*</t>
+          <t>reunión, Alessandro</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-08T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:38:15.969245</t>
+          <t>2026-06-08T03:40:03.097055</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="n">
-        <v>381</v>
+        <v>434</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>5 x fardo de 300</t>
+          <t>reunión, Alessandro</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-08T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T19:51:42.028695</t>
+          <t>2026-06-08T03:39:26.383193</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="n">
-        <v>380</v>
+        <v>433</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>*ESCURRIDOR DOS NIVELES*</t>
+          <t>reunion</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-08T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T19:03:12.910386</t>
+          <t>2026-06-08T03:20:43.830773</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="n">
-        <v>379</v>
+        <v>432</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>DISEÑOS CREATIVOS 🫗 🧑‍🚀</t>
+          <t>Precio de la nueva moto</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-09T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T18:56:23.436928</t>
+          <t>2026-06-08T02:17:05.525758</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="n">
-        <v>378</v>
+        <v>431</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>360 v</t>
+          <t>llamar para pedir descuento</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-09T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T18:53:19.414708</t>
+          <t>2026-06-08T02:17:05.456685</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="n">
-        <v>377</v>
+        <v>430</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>360 v</t>
+          <t>Tarea de prueba</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-09T09:00:00+08:00</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T18:43:53.093311</t>
+          <t>2026-06-08T02:16:38.668030</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="n">
-        <v>376</v>
+        <v>429</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>6 llaveros personalizables</t>
+          <t>DIAMOND 30 x 30</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-08T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T17:23:56.416964</t>
+          <t>2026-06-08T02:09:50.539561</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="n">
-        <v>375</v>
+        <v>428</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>Presentación en caja</t>
+          <t>Si estás en otros países, mira los horarios aquí</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-07T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T17:19:39.272963</t>
+          <t>2026-06-07T21:24:15.502335</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="n">
-        <v>374</v>
+        <v>427</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>*Colores surtidos*</t>
+          <t>6 llaveros personalizables</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T17:13:48.217583</t>
+          <t>2026-06-06T23:54:38.266288</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="n">
-        <v>373</v>
+        <v>426</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>ALBUM TAPA DURA ORIGINAL</t>
+          <t>DISEÑOS CREATIVOS 🫗 👀</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T16:58:11.518524</t>
+          <t>2026-06-06T22:59:44.162660</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="n">
-        <v>372</v>
+        <v>425</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>PRECIO *S/6.50* por mayor ( a partir de 6)</t>
+          <t>INCLUYE FORRO Y CAJA</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T16:32:19.275704</t>
+          <t>2026-06-06T21:59:35.455872</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="n">
-        <v>371</v>
+        <v>424</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>producto didáctico antiestrés</t>
+          <t>CON BOLSILLO</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T16:24:59.980338</t>
+          <t>2026-06-06T21:17:29.144541</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="n">
-        <v>370</v>
+        <v>423</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>*3 TONOS DISPONIBLES*</t>
+          <t>4 COLORES VARIADOS</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T16:14:43.583790</t>
+          <t>2026-06-06T20:22:52.286052</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="n">
-        <v>369</v>
+        <v>422</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>ROMPECABEZAS DEL MUNDIAL</t>
+          <t>19 x caja de 100</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T16:09:04.803399</t>
+          <t>2026-06-06T20:14:07.051101</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="n">
-        <v>368</v>
+        <v>421</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>*PARLANTE CON LUCES RGB*</t>
+          <t>144 la caja de 48 unidades</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T15:57:17.026658</t>
+          <t>2026-06-06T20:06:52.899986</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="n">
-        <v>367</v>
+        <v>420</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>*Diseños surtidos*</t>
+          <t>producto didáctico antiestrés</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T15:51:07.993323</t>
+          <t>2026-06-06T19:19:33.989210</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="n">
-        <v>366</v>
+        <v>419</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>Lana + Polar Antialérgico</t>
+          <t>incluye doble tapa (taza)</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T15:22:59.033658</t>
+          <t>2026-06-06T18:16:03.416895</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="n">
-        <v>365</v>
+        <v>418</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>7.5 x fardo de 144</t>
+          <t>16.5 x caja de 25</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T14:50:30.688040</t>
+          <t>2026-06-06T17:32:30.262694</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="n">
-        <v>364</v>
+        <v>417</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>16 x caja de 60</t>
+          <t>PRECIO *S/6.50* por mayor ( a partir de 6)</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T14:41:39.638582</t>
+          <t>2026-06-06T17:28:39.874763</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="n">
-        <v>363</v>
+        <v>416</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>7.5 x caja de 60</t>
+          <t>Diseños de animalitos</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T14:37:15.654871</t>
+          <t>2026-06-06T17:13:37.122045</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="n">
-        <v>362</v>
+        <v>415</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>7.5 x caja de 60</t>
+          <t>*PARLANTE CON LUCES RGB*</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T14:36:32.740225</t>
+          <t>2026-06-06T17:06:50.605978</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="n">
-        <v>361</v>
+        <v>414</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>3.7 x caja de 48</t>
+          <t>32 x fardo 50</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T14:26:26.606840</t>
+          <t>2026-06-06T16:47:55.857120</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="n">
-        <v>360</v>
+        <v>413</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>3.7 x caja de 48</t>
+          <t>5.5 x caja de 6</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T14:26:26.479960</t>
+          <t>2026-06-06T16:20:59.223198</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="n">
-        <v>359</v>
+        <v>412</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>25 x fardo de 80</t>
+          <t>7.5 x fardo de 144</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T14:25:46.062395</t>
+          <t>2026-06-06T16:20:29.212456</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="n">
-        <v>358</v>
+        <v>411</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>30 x mayor</t>
+          <t>12.5 x caja de 288</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T14:24:40.375301</t>
+          <t>2026-06-06T16:19:57.255711</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="n">
-        <v>357</v>
+        <v>410</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>12.5 x caja de 288</t>
+          <t>30 x mayor</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T14:24:31.888958</t>
+          <t>2026-06-06T16:19:24.983115</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="n">
-        <v>356</v>
+        <v>409</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>360 v</t>
+          <t>7.5 x caja de 60</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T14:23:49.564055</t>
+          <t>2026-06-06T16:19:03.858376</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="n">
-        <v>355</v>
+        <v>408</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Reunión con Juan Carlos </t>
+          <t>16 x caja de 60</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>alta</t>
+          <t>media</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>2026-06-04T20:47</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T01:45:34.604734</t>
+          <t>2026-06-06T16:18:46.391135</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="n">
-        <v>354</v>
+        <v>407</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Reunión con Danae</t>
+          <t>25 x fardo de 80</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>alta</t>
+          <t>media</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>2026-06-04T20:45</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T01:43:25.639036</t>
+          <t>2026-06-06T16:10:41.540305</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="n">
-        <v>353</v>
+        <v>406</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>LEGOS JUMBOS PERSONAJES</t>
+          <t>Incluye caja individual</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>2026-06-03T00:46:22.255217</t>
+          <t>2026-06-06T15:35:08.775917</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="n">
-        <v>352</v>
+        <v>405</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>3 COLORES VARIADOS</t>
+          <t>300 WTTS + CONTROL</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>2026-06-03T00:15:51.686148</t>
+          <t>2026-06-06T15:28:42.892464</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="n">
-        <v>351</v>
+        <v>404</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>7.5 x fardo de 144</t>
+          <t>Capacidad 500 ml</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T23:14:14.195293</t>
+          <t>2026-06-06T14:37:28.038569</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="n">
-        <v>350</v>
+        <v>403</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>producto didáctico antiestrés</t>
+          <t>Diseño moderno y elegante</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T23:10:03.557861</t>
+          <t>2026-06-06T14:36:12.284871</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="n">
-        <v>349</v>
+        <v>402</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>*Tela Oxford impermeable*</t>
+          <t>PRECIO *S/xxx*</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T22:43:59.457149</t>
+          <t>2026-06-06T14:34:44.386341</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="n">
-        <v>348</v>
+        <v>401</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>6 llaveros personalizables</t>
+          <t>PRECIO *S/115*</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T22:17:00.592497</t>
+          <t>2026-06-06T14:34:13.178492</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="n">
-        <v>347</v>
+        <v>400</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>DISEÑO MODERNO Y PORTÁTIL</t>
+          <t>3.7 x caja de 48</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T21:19:49.380171</t>
+          <t>2026-06-06T14:24:10.958256</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="n">
-        <v>346</v>
+        <v>398</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>PREVENTA FASH</t>
+          <t>reunion跟同事</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-06T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T21:15:24.680317</t>
+          <t>2026-06-06T03:24:48.526424</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="n">
-        <v>345</v>
+        <v>397</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>DISEÑOS CREATIVOS 🫗 🧑‍🚀</t>
+          <t>vfdfdbgbfgbgf</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>media</t>
+          <t>alta</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-06T11:20</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T21:00:23.018757</t>
+          <t>2026-06-06T03:19:52.210305</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="n">
-        <v>344</v>
+        <v>396</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>Alcance de transmisión: 10 m (depende del entorno y los obstáculos)</t>
+          <t>Reunión con Fox Comercial</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T22:05:00-05:00</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:47:19.828463</t>
+          <t>2026-06-06T03:03:15.771509</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="n">
-        <v>343</v>
+        <v>395</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>TOLDOS 3X3 EN ❤️ 💙</t>
+          <t>Reunión con el equipo de fox</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>media</t>
+          <t>alta</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T23:00</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:36:40.683672</t>
+          <t>2026-06-06T02:58:56.017775</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="n">
-        <v>342</v>
+        <v>393</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>s/8.90 cu x caja de 48 pz</t>
+          <t>Si estás en otros países, mira los horarios aquí</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:30.973975</t>
+          <t>2026-06-06T00:09:32.302871</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="n">
-        <v>341</v>
+        <v>392</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>DISEÑOS DE ANIMALES 🫗 👀</t>
+          <t>Si estás en otros países, mira los horarios aquí</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T19:49:39.257785</t>
+          <t>2026-06-05T23:43:40.262452</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="n">
-        <v>340</v>
+        <v>391</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>*Material: Biocuero resistente*</t>
+          <t>*Tela Oxford impermeable*</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T19:18:40.394643</t>
+          <t>2026-06-05T23:37:41.052328</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="n">
-        <v>339</v>
+        <v>390</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>DISEÑOS CREATIVOS 🫗 🧑‍🚀</t>
+          <t>DISEÑOS CREATIVOS 🫗 🦄</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T18:37:25.584575</t>
+          <t>2026-06-05T23:36:55.690583</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="n">
-        <v>338</v>
+        <v>389</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>LEGÓ XL PERSONAJES</t>
+          <t>4.70 X CAJA</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T18:19:26.032045</t>
+          <t>2026-06-05T22:30:36.424145</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="n">
-        <v>337</v>
+        <v>388</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>FUNKOS PERSONAJES</t>
+          <t>diseños animados</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T18:05:17.032206</t>
+          <t>2026-06-05T22:23:57.836811</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="n">
-        <v>336</v>
+        <v>387</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>Diseños de animalitos</t>
+          <t>PRECIO *S/115*</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T17:22:30.949027</t>
+          <t>2026-06-05T21:46:59.456262</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="n">
-        <v>335</v>
+        <v>386</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>*SILLON MECEDORA*</t>
+          <t>PRECIO *S/xxx*</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T17:18:55.863293</t>
+          <t>2026-06-05T21:46:52.946896</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="n">
-        <v>334</v>
+        <v>385</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>*STACY*: 933 056 080</t>
+          <t>PRECIOS S/ *xxx*</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T16:42:41.822948</t>
+          <t>2026-06-05T21:46:47.899473</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="n">
-        <v>333</v>
+        <v>384</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>15.50 x Caja de 200pz</t>
+          <t>PRECIO *S/ 000*</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T16:42:38.076732</t>
+          <t>2026-06-05T21:46:44.521308</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="n">
-        <v>332</v>
+        <v>383</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>*STACY*: 933 056 080</t>
+          <t>DISEÑOS CREATIVOS 🫗 👀</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T16:41:44.120516</t>
+          <t>2026-06-05T21:36:18.026838</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="n">
-        <v>331</v>
+        <v>382</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>capacidad de 1 litro</t>
+          <t>*Material: Biocuero resistente*</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T16:10:40.443975</t>
+          <t>2026-06-05T20:38:15.969245</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="n">
-        <v>330</v>
+        <v>381</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>300 WTTS + CONTROL</t>
+          <t>5 x fardo de 300</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T15:15:46.531291</t>
+          <t>2026-06-05T19:51:42.028695</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="n">
-        <v>329</v>
+        <v>380</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>8 x fardo de 100</t>
+          <t>*ESCURRIDOR DOS NIVELES*</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T14:34:10.468632</t>
+          <t>2026-06-05T19:03:12.910386</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="n">
-        <v>328</v>
+        <v>379</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>8 x caja de 50</t>
+          <t>DISEÑOS CREATIVOS 🫗 🧑‍🚀</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T11:50:42.181174</t>
+          <t>2026-06-05T18:56:23.436928</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="n">
-        <v>327</v>
+        <v>378</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>3.7 x caja de 48</t>
+          <t>360 v</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T11:50:17.286930</t>
+          <t>2026-06-05T18:53:19.414708</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="n">
-        <v>326</v>
+        <v>377</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>16 x caja de 60</t>
+          <t>360 v</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T11:48:01.997738</t>
+          <t>2026-06-05T18:43:53.093311</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="n">
-        <v>325</v>
+        <v>376</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>10.5 x mayor</t>
+          <t>6 llaveros personalizables</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T11:47:47.174708</t>
+          <t>2026-06-05T17:23:56.416964</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="n">
-        <v>324</v>
+        <v>375</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>7.5 x caja de 60</t>
+          <t>Presentación en caja</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T11:46:44.234414</t>
+          <t>2026-06-05T17:19:39.272963</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="n">
-        <v>323</v>
+        <v>374</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>7.5 x caja de 60</t>
+          <t>*Colores surtidos*</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T11:44:16.151816</t>
+          <t>2026-06-05T17:13:48.217583</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="n">
-        <v>322</v>
+        <v>373</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>30 x mayor</t>
+          <t>ALBUM TAPA DURA ORIGINAL</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T11:40:08.146115</t>
+          <t>2026-06-05T16:58:11.518524</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="n">
-        <v>321</v>
+        <v>372</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>12 x caja de 240</t>
+          <t>PRECIO *S/6.50* por mayor ( a partir de 6)</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>2026-06-02T03:49:48.432284</t>
+          <t>2026-06-05T16:32:19.275704</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="n">
-        <v>320</v>
+        <v>371</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>test agenda corto</t>
+          <t>producto didáctico antiestrés</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>2026-06-01T21:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>2026-06-01T02:17:49.664015</t>
+          <t>2026-06-05T16:24:59.980338</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="n">
-        <v>318</v>
+        <v>370</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>Si estás en otros países, mira los horarios aquí</t>
+          <t>*3 TONOS DISPONIBLES*</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
-          <t>2026-05-31T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>2026-05-31T20:55:02.041067</t>
+          <t>2026-06-05T16:14:43.583790</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="n">
-        <v>317</v>
+        <v>369</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>incluye doble tapa (taza)</t>
+          <t>ROMPECABEZAS DEL MUNDIAL</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T23:46:42.592547</t>
+          <t>2026-06-05T16:09:04.803399</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="n">
-        <v>316</v>
+        <v>368</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
-          <t>producto didáctico antiestrés</t>
+          <t>*PARLANTE CON LUCES RGB*</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T22:35:42.233346</t>
+          <t>2026-06-05T15:57:17.026658</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="n">
-        <v>315</v>
+        <v>367</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>DISEÑOS CREATIVOS 🫗 🧑‍🚀</t>
+          <t>*Diseños surtidos*</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:35:24.570460</t>
+          <t>2026-06-05T15:51:07.993323</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="n">
-        <v>314</v>
+        <v>366</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>*PARLANTE CON LUCES RGB*</t>
+          <t>Lana + Polar Antialérgico</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T19:33:30.482734</t>
+          <t>2026-06-05T15:22:59.033658</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="n">
-        <v>313</v>
+        <v>365</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
-          <t>DISEÑOS DE ANIMALES 🫗 👀</t>
+          <t>7.5 x fardo de 144</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T18:59:44.958841</t>
+          <t>2026-06-05T14:50:30.688040</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="n">
-        <v>312</v>
+        <v>364</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>LLAVEROS Snoopy</t>
+          <t>16 x caja de 60</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T18:13:21.263593</t>
+          <t>2026-06-05T14:41:39.638582</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="n">
-        <v>311</v>
+        <v>363</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>capacidad 800 ml</t>
+          <t>7.5 x caja de 60</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T18:12:41.297669</t>
+          <t>2026-06-05T14:37:15.654871</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="n">
-        <v>310</v>
+        <v>362</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
-          <t>1.2 x caja de 500</t>
+          <t>7.5 x caja de 60</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T16:39:18.818393</t>
+          <t>2026-06-05T14:36:32.740225</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="n">
-        <v>309</v>
+        <v>361</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>DISEÑOS CREATIVOS  🫗 👀</t>
+          <t>3.7 x caja de 48</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T16:15:06.568158</t>
+          <t>2026-06-05T14:26:26.606840</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="n">
-        <v>308</v>
+        <v>360</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>7 x caja de 120</t>
+          <t>3.7 x caja de 48</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T15:49:46.918337</t>
+          <t>2026-06-05T14:26:26.479960</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="n">
-        <v>307</v>
+        <v>359</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>300 WTTS  + CONTROL</t>
+          <t>25 x fardo de 80</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T15:36:28.433488</t>
+          <t>2026-06-05T14:25:46.062395</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="n">
-        <v>306</v>
+        <v>358</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>Capacidad 500 ml</t>
+          <t>30 x mayor</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T15:13:26.399356</t>
+          <t>2026-06-05T14:24:40.375301</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="n">
-        <v>305</v>
+        <v>357</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>PRECIO *S/6.50* por mayor ( a partir de 6)</t>
+          <t>12.5 x caja de 288</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T15:12:06.199551</t>
+          <t>2026-06-05T14:24:31.888958</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="n">
-        <v>304</v>
+        <v>356</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>Capacidad 500 ml</t>
+          <t>360 v</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
-          <t>pospuesta</t>
+          <t>pendiente</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-05T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T14:57:55.298466</t>
+          <t>2026-06-05T14:23:49.564055</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="n">
-        <v>303</v>
+        <v>355</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
-          <t>PRECIO *S/125.00*</t>
+          <t xml:space="preserve">Reunión con Juan Carlos </t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>media</t>
+          <t>alta</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>pospuesta</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-04T20:47</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T14:56:52.904890</t>
+          <t>2026-06-05T01:45:34.604734</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="n">
-        <v>302</v>
+        <v>354</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>Caja x100</t>
+          <t>Reunión con Danae</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>media</t>
+          <t>alta</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>pospuesta</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-04T20:45</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T14:54:43.847793</t>
+          <t>2026-06-05T01:43:25.639036</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="n">
-        <v>301</v>
+        <v>353</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>caja de 100 pcs</t>
+          <t>LEGOS JUMBOS PERSONAJES</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>pospuesta</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-02T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T14:52:48.695755</t>
+          <t>2026-06-03T00:46:22.255217</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="n">
-        <v>300</v>
+        <v>352</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
-          <t>8.5 x caja de 240</t>
+          <t>3 COLORES VARIADOS</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>pospuesta</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-02T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T14:05:32.331358</t>
+          <t>2026-06-03T00:15:51.686148</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="n">
-        <v>299</v>
+        <v>351</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
-          <t>3.7 x caja de 48</t>
+          <t>7.5 x fardo de 144</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>pospuesta</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-02T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T14:04:47.494284</t>
+          <t>2026-06-02T23:14:14.195293</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="n">
-        <v>298</v>
+        <v>350</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>10.5 x mayor</t>
+          <t>producto didáctico antiestrés</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>pospuesta</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-02T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T12:48:58.666440</t>
+          <t>2026-06-02T23:10:03.557861</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="n">
-        <v>297</v>
+        <v>349</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
-          <t>3.8 x docena</t>
+          <t>*Tela Oxford impermeable*</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>pospuesta</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-02T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T12:21:59.079989</t>
+          <t>2026-06-02T22:43:59.457149</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="n">
-        <v>296</v>
+        <v>348</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
-          <t>3.7 x caja de 48</t>
+          <t>6 llaveros personalizables</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>pospuesta</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-02T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T12:21:05.851072</t>
+          <t>2026-06-02T22:17:00.592497</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="n">
-        <v>295</v>
+        <v>347</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>3.7 x caja de 48</t>
+          <t>DISEÑO MODERNO Y PORTÁTIL</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>media</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>pospuesta</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T20:00:00-05:00</t>
+          <t>2026-06-02T20:00:00-05:00</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>2026-05-30T12:20:49.899849</t>
+          <t>2026-06-02T21:19:49.380171</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="n">
+        <v>346</v>
+      </c>
+      <c r="B151" s="2" t="inlineStr">
+        <is>
+          <t>PREVENTA FASH</t>
+        </is>
+      </c>
+      <c r="C151" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D151" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E151" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F151" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T21:15:24.680317</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="n">
+        <v>345</v>
+      </c>
+      <c r="B152" s="2" t="inlineStr">
+        <is>
+          <t>DISEÑOS CREATIVOS 🫗 🧑‍🚀</t>
+        </is>
+      </c>
+      <c r="C152" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D152" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E152" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F152" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T21:00:23.018757</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="n">
+        <v>344</v>
+      </c>
+      <c r="B153" s="2" t="inlineStr">
+        <is>
+          <t>Alcance de transmisión: 10 m (depende del entorno y los obstáculos)</t>
+        </is>
+      </c>
+      <c r="C153" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D153" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E153" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F153" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:47:19.828463</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="n">
+        <v>343</v>
+      </c>
+      <c r="B154" s="2" t="inlineStr">
+        <is>
+          <t>TOLDOS 3X3 EN ❤️ 💙</t>
+        </is>
+      </c>
+      <c r="C154" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F154" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:36:40.683672</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="n">
+        <v>342</v>
+      </c>
+      <c r="B155" s="2" t="inlineStr">
+        <is>
+          <t>s/8.90 cu x caja de 48 pz</t>
+        </is>
+      </c>
+      <c r="C155" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D155" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F155" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:30.973975</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="n">
+        <v>341</v>
+      </c>
+      <c r="B156" s="2" t="inlineStr">
+        <is>
+          <t>DISEÑOS DE ANIMALES 🫗 👀</t>
+        </is>
+      </c>
+      <c r="C156" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D156" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T19:49:39.257785</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="n">
+        <v>340</v>
+      </c>
+      <c r="B157" s="2" t="inlineStr">
+        <is>
+          <t>*Material: Biocuero resistente*</t>
+        </is>
+      </c>
+      <c r="C157" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D157" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E157" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F157" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T19:18:40.394643</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="n">
+        <v>339</v>
+      </c>
+      <c r="B158" s="2" t="inlineStr">
+        <is>
+          <t>DISEÑOS CREATIVOS 🫗 🧑‍🚀</t>
+        </is>
+      </c>
+      <c r="C158" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F158" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T18:37:25.584575</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="n">
+        <v>338</v>
+      </c>
+      <c r="B159" s="2" t="inlineStr">
+        <is>
+          <t>LEGÓ XL PERSONAJES</t>
+        </is>
+      </c>
+      <c r="C159" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D159" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E159" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F159" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T18:19:26.032045</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="n">
+        <v>337</v>
+      </c>
+      <c r="B160" s="2" t="inlineStr">
+        <is>
+          <t>FUNKOS PERSONAJES</t>
+        </is>
+      </c>
+      <c r="C160" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D160" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T18:05:17.032206</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="n">
+        <v>336</v>
+      </c>
+      <c r="B161" s="2" t="inlineStr">
+        <is>
+          <t>Diseños de animalitos</t>
+        </is>
+      </c>
+      <c r="C161" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D161" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E161" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F161" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T17:22:30.949027</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="n">
+        <v>335</v>
+      </c>
+      <c r="B162" s="2" t="inlineStr">
+        <is>
+          <t>*SILLON MECEDORA*</t>
+        </is>
+      </c>
+      <c r="C162" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D162" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E162" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F162" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T17:18:55.863293</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="n">
+        <v>334</v>
+      </c>
+      <c r="B163" s="2" t="inlineStr">
+        <is>
+          <t>*STACY*: 933 056 080</t>
+        </is>
+      </c>
+      <c r="C163" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D163" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E163" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T16:42:41.822948</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="n">
+        <v>333</v>
+      </c>
+      <c r="B164" s="2" t="inlineStr">
+        <is>
+          <t>15.50 x Caja de 200pz</t>
+        </is>
+      </c>
+      <c r="C164" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D164" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T16:42:38.076732</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="n">
+        <v>332</v>
+      </c>
+      <c r="B165" s="2" t="inlineStr">
+        <is>
+          <t>*STACY*: 933 056 080</t>
+        </is>
+      </c>
+      <c r="C165" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D165" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E165" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F165" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T16:41:44.120516</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="n">
+        <v>331</v>
+      </c>
+      <c r="B166" s="2" t="inlineStr">
+        <is>
+          <t>capacidad de 1 litro</t>
+        </is>
+      </c>
+      <c r="C166" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D166" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E166" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F166" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T16:10:40.443975</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="n">
+        <v>330</v>
+      </c>
+      <c r="B167" s="2" t="inlineStr">
+        <is>
+          <t>300 WTTS + CONTROL</t>
+        </is>
+      </c>
+      <c r="C167" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D167" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E167" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F167" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T15:15:46.531291</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="n">
+        <v>329</v>
+      </c>
+      <c r="B168" s="2" t="inlineStr">
+        <is>
+          <t>8 x fardo de 100</t>
+        </is>
+      </c>
+      <c r="C168" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D168" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E168" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F168" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T14:34:10.468632</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="n">
+        <v>328</v>
+      </c>
+      <c r="B169" s="2" t="inlineStr">
+        <is>
+          <t>8 x caja de 50</t>
+        </is>
+      </c>
+      <c r="C169" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D169" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E169" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F169" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T11:50:42.181174</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="n">
+        <v>327</v>
+      </c>
+      <c r="B170" s="2" t="inlineStr">
+        <is>
+          <t>3.7 x caja de 48</t>
+        </is>
+      </c>
+      <c r="C170" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D170" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E170" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F170" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T11:50:17.286930</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="n">
+        <v>326</v>
+      </c>
+      <c r="B171" s="2" t="inlineStr">
+        <is>
+          <t>16 x caja de 60</t>
+        </is>
+      </c>
+      <c r="C171" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D171" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E171" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F171" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T11:48:01.997738</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="2" t="n">
+        <v>325</v>
+      </c>
+      <c r="B172" s="2" t="inlineStr">
+        <is>
+          <t>10.5 x mayor</t>
+        </is>
+      </c>
+      <c r="C172" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D172" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E172" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F172" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T11:47:47.174708</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="2" t="n">
+        <v>324</v>
+      </c>
+      <c r="B173" s="2" t="inlineStr">
+        <is>
+          <t>7.5 x caja de 60</t>
+        </is>
+      </c>
+      <c r="C173" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D173" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E173" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F173" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T11:46:44.234414</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="2" t="n">
+        <v>323</v>
+      </c>
+      <c r="B174" s="2" t="inlineStr">
+        <is>
+          <t>7.5 x caja de 60</t>
+        </is>
+      </c>
+      <c r="C174" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D174" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E174" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F174" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T11:44:16.151816</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="2" t="n">
+        <v>322</v>
+      </c>
+      <c r="B175" s="2" t="inlineStr">
+        <is>
+          <t>30 x mayor</t>
+        </is>
+      </c>
+      <c r="C175" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D175" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E175" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F175" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T11:40:08.146115</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="2" t="n">
+        <v>321</v>
+      </c>
+      <c r="B176" s="2" t="inlineStr">
+        <is>
+          <t>12 x caja de 240</t>
+        </is>
+      </c>
+      <c r="C176" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D176" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E176" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F176" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-02T03:49:48.432284</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="2" t="n">
+        <v>320</v>
+      </c>
+      <c r="B177" s="2" t="inlineStr">
+        <is>
+          <t>test agenda corto</t>
+        </is>
+      </c>
+      <c r="C177" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D177" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E177" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-01T21:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F177" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-01T02:17:49.664015</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="2" t="n">
+        <v>318</v>
+      </c>
+      <c r="B178" s="2" t="inlineStr">
+        <is>
+          <t>Si estás en otros países, mira los horarios aquí</t>
+        </is>
+      </c>
+      <c r="C178" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D178" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E178" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-31T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F178" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-31T20:55:02.041067</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="2" t="n">
+        <v>317</v>
+      </c>
+      <c r="B179" s="2" t="inlineStr">
+        <is>
+          <t>incluye doble tapa (taza)</t>
+        </is>
+      </c>
+      <c r="C179" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D179" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E179" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F179" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T23:46:42.592547</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="2" t="n">
+        <v>316</v>
+      </c>
+      <c r="B180" s="2" t="inlineStr">
+        <is>
+          <t>producto didáctico antiestrés</t>
+        </is>
+      </c>
+      <c r="C180" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D180" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E180" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F180" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T22:35:42.233346</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="2" t="n">
+        <v>315</v>
+      </c>
+      <c r="B181" s="2" t="inlineStr">
+        <is>
+          <t>DISEÑOS CREATIVOS 🫗 🧑‍🚀</t>
+        </is>
+      </c>
+      <c r="C181" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D181" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E181" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F181" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:35:24.570460</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="2" t="n">
+        <v>314</v>
+      </c>
+      <c r="B182" s="2" t="inlineStr">
+        <is>
+          <t>*PARLANTE CON LUCES RGB*</t>
+        </is>
+      </c>
+      <c r="C182" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D182" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E182" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F182" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T19:33:30.482734</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="2" t="n">
+        <v>313</v>
+      </c>
+      <c r="B183" s="2" t="inlineStr">
+        <is>
+          <t>DISEÑOS DE ANIMALES 🫗 👀</t>
+        </is>
+      </c>
+      <c r="C183" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D183" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E183" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F183" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T18:59:44.958841</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="2" t="n">
+        <v>312</v>
+      </c>
+      <c r="B184" s="2" t="inlineStr">
+        <is>
+          <t>LLAVEROS Snoopy</t>
+        </is>
+      </c>
+      <c r="C184" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D184" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E184" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F184" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T18:13:21.263593</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="2" t="n">
+        <v>311</v>
+      </c>
+      <c r="B185" s="2" t="inlineStr">
+        <is>
+          <t>capacidad 800 ml</t>
+        </is>
+      </c>
+      <c r="C185" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D185" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E185" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F185" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T18:12:41.297669</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="2" t="n">
+        <v>310</v>
+      </c>
+      <c r="B186" s="2" t="inlineStr">
+        <is>
+          <t>1.2 x caja de 500</t>
+        </is>
+      </c>
+      <c r="C186" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D186" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E186" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F186" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T16:39:18.818393</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="2" t="n">
+        <v>309</v>
+      </c>
+      <c r="B187" s="2" t="inlineStr">
+        <is>
+          <t>DISEÑOS CREATIVOS  🫗 👀</t>
+        </is>
+      </c>
+      <c r="C187" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D187" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E187" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F187" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T16:15:06.568158</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="2" t="n">
+        <v>308</v>
+      </c>
+      <c r="B188" s="2" t="inlineStr">
+        <is>
+          <t>7 x caja de 120</t>
+        </is>
+      </c>
+      <c r="C188" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D188" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E188" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F188" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T15:49:46.918337</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="2" t="n">
+        <v>307</v>
+      </c>
+      <c r="B189" s="2" t="inlineStr">
+        <is>
+          <t>300 WTTS  + CONTROL</t>
+        </is>
+      </c>
+      <c r="C189" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D189" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E189" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F189" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T15:36:28.433488</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="2" t="n">
+        <v>306</v>
+      </c>
+      <c r="B190" s="2" t="inlineStr">
+        <is>
+          <t>Capacidad 500 ml</t>
+        </is>
+      </c>
+      <c r="C190" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D190" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E190" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F190" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T15:13:26.399356</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="2" t="n">
+        <v>305</v>
+      </c>
+      <c r="B191" s="2" t="inlineStr">
+        <is>
+          <t>PRECIO *S/6.50* por mayor ( a partir de 6)</t>
+        </is>
+      </c>
+      <c r="C191" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D191" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E191" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F191" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T15:12:06.199551</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="2" t="n">
+        <v>304</v>
+      </c>
+      <c r="B192" s="2" t="inlineStr">
+        <is>
+          <t>Capacidad 500 ml</t>
+        </is>
+      </c>
+      <c r="C192" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D192" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E192" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F192" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T14:57:55.298466</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="2" t="n">
+        <v>303</v>
+      </c>
+      <c r="B193" s="2" t="inlineStr">
+        <is>
+          <t>PRECIO *S/125.00*</t>
+        </is>
+      </c>
+      <c r="C193" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D193" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E193" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F193" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T14:56:52.904890</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="2" t="n">
+        <v>302</v>
+      </c>
+      <c r="B194" s="2" t="inlineStr">
+        <is>
+          <t>Caja x100</t>
+        </is>
+      </c>
+      <c r="C194" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D194" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E194" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F194" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T14:54:43.847793</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="2" t="n">
+        <v>301</v>
+      </c>
+      <c r="B195" s="2" t="inlineStr">
+        <is>
+          <t>caja de 100 pcs</t>
+        </is>
+      </c>
+      <c r="C195" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D195" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E195" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F195" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T14:52:48.695755</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="2" t="n">
+        <v>300</v>
+      </c>
+      <c r="B196" s="2" t="inlineStr">
+        <is>
+          <t>8.5 x caja de 240</t>
+        </is>
+      </c>
+      <c r="C196" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D196" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E196" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F196" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T14:05:32.331358</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="2" t="n">
+        <v>299</v>
+      </c>
+      <c r="B197" s="2" t="inlineStr">
+        <is>
+          <t>3.7 x caja de 48</t>
+        </is>
+      </c>
+      <c r="C197" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D197" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E197" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F197" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T14:04:47.494284</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="2" t="n">
+        <v>298</v>
+      </c>
+      <c r="B198" s="2" t="inlineStr">
+        <is>
+          <t>10.5 x mayor</t>
+        </is>
+      </c>
+      <c r="C198" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D198" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E198" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F198" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T12:48:58.666440</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="2" t="n">
+        <v>297</v>
+      </c>
+      <c r="B199" s="2" t="inlineStr">
+        <is>
+          <t>3.8 x docena</t>
+        </is>
+      </c>
+      <c r="C199" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D199" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E199" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F199" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T12:21:59.079989</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="2" t="n">
+        <v>296</v>
+      </c>
+      <c r="B200" s="2" t="inlineStr">
+        <is>
+          <t>3.7 x caja de 48</t>
+        </is>
+      </c>
+      <c r="C200" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D200" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E200" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F200" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T12:21:05.851072</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="2" t="n">
+        <v>295</v>
+      </c>
+      <c r="B201" s="2" t="inlineStr">
+        <is>
+          <t>3.7 x caja de 48</t>
+        </is>
+      </c>
+      <c r="C201" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D201" s="2" t="inlineStr">
+        <is>
+          <t>pospuesta</t>
+        </is>
+      </c>
+      <c r="E201" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:00:00-05:00</t>
+        </is>
+      </c>
+      <c r="F201" s="2" t="inlineStr">
+        <is>
+          <t>2026-05-30T12:20:49.899849</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="2" t="n">
         <v>294</v>
       </c>
-      <c r="B151" s="2" t="inlineStr">
+      <c r="B202" s="2" t="inlineStr">
         <is>
           <t>6 x caja de 50</t>
         </is>
       </c>
-      <c r="C151" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D151" s="2" t="inlineStr">
+      <c r="C202" s="2" t="inlineStr">
+        <is>
+          <t>media</t>
+        </is>
+      </c>
+      <c r="D202" s="2" t="inlineStr">
         <is>
           <t>pospuesta</t>
         </is>
       </c>
-      <c r="E151" s="2" t="inlineStr">
+      <c r="E202" s="2" t="inlineStr">
         <is>
           <t>2026-05-30T20:00:00-05:00</t>
         </is>
       </c>
-      <c r="F151" s="2" t="inlineStr">
+      <c r="F202" s="2" t="inlineStr">
         <is>
           <t>2026-05-30T12:18:11.814892</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>