--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -435,299 +435,415 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G8"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
-    <col width="18" customWidth="1" min="2" max="2"/>
+    <col width="21" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="13" customWidth="1" min="6" max="6"/>
     <col width="30" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Consignatario</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>RUC</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Gastos</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Total RMB</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Creado</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>YI</t>
-[...2 lines deleted...]
-      <c r="C2" s="2" t="inlineStr"/>
+          <t>Velpon</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>20260628</t>
+        </is>
+      </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-29</t>
         </is>
       </c>
       <c r="E2" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F2" s="2" t="n">
-        <v>50000</v>
+        <v>61.18</v>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:10:20.807395</t>
+          <t>2026-06-29T01:29:48.359883</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="n">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Lennin Salazar</t>
-[...2 lines deleted...]
-      <c r="C3" s="2" t="inlineStr"/>
+          <t>Nerida</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>20260618</t>
+        </is>
+      </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-22</t>
         </is>
       </c>
       <c r="E3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="F3" s="2" t="n">
-        <v>250</v>
+        <v>104</v>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:09:31.148134</t>
+          <t>2026-06-22T01:38:41.521849</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>jomeni</t>
-[...6 lines deleted...]
-      </c>
+          <t>NERIDA ARAUJO</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr"/>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-19</t>
         </is>
       </c>
       <c r="E4" s="2" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F4" s="2" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:07:58.960221</t>
+          <t>2026-06-19T10:55:38.594119</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="n">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Vdbdbbebeve</t>
-[...6 lines deleted...]
-      </c>
+          <t>Señor Tomas</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-06-14</t>
         </is>
       </c>
       <c r="E5" s="2" t="n">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="F5" s="2" t="n">
-        <v>0</v>
+        <v>9017.83</v>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:07:29.370821</t>
+          <t>2026-06-14T17:23:35.941398</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Yi</t>
+          <t>COMPRA DE NIGGERS</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr"/>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>2026-06-05</t>
         </is>
       </c>
       <c r="E6" s="2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F6" s="2" t="n">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:07:10.177360</t>
+          <t>2026-06-05T04:10:20.807395</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="n">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Jose Luis</t>
-[...6 lines deleted...]
-      </c>
+          <t>Lennin Salazar</t>
+        </is>
+      </c>
+      <c r="C7" s="2" t="inlineStr"/>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>2026-06-05</t>
         </is>
       </c>
       <c r="E7" s="2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F7" s="2" t="n">
-        <v>500</v>
+        <v>250</v>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>2026-06-05T04:02:31.489572</t>
+          <t>2026-06-05T04:09:31.148134</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
+        <v>77</v>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>jomeni</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="F8" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05T04:07:58.960221</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>76</v>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Vdbdbbebeve</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>2”29</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="F9" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05T04:07:29.370821</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>75</v>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Yi</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr"/>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="F10" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05T04:07:10.177360</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>70</v>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Jose Luis</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>20606110459</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="n">
+        <v>2</v>
+      </c>
+      <c r="F11" s="2" t="n">
+        <v>500</v>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-05T04:02:31.489572</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
         <v>65</v>
       </c>
-      <c r="B8" s="2" t="inlineStr">
+      <c r="B12" s="2" t="inlineStr">
         <is>
           <t>Jeffer Arias</t>
         </is>
       </c>
-      <c r="C8" s="2" t="inlineStr"/>
-      <c r="D8" s="2" t="inlineStr">
+      <c r="C12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr">
         <is>
           <t>2026-05-12</t>
         </is>
       </c>
-      <c r="E8" s="2" t="n">
+      <c r="E12" s="2" t="n">
         <v>14</v>
       </c>
-      <c r="F8" s="2" t="n">
+      <c r="F12" s="2" t="n">
         <v>8614</v>
       </c>
-      <c r="G8" s="2" t="inlineStr">
+      <c r="G12" s="2" t="inlineStr">
         <is>
           <t>2026-05-12T01:43:31.231329</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>